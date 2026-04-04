--- v0 (2025-10-12)
+++ v1 (2026-04-04)
@@ -92,121 +92,121 @@
                         </a:lnRef>
                         <a:fillRef idx="3">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="2">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="4D96E1D9" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:-7.15pt;margin-top:2pt;width:558pt;height:36pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDmokoFdAIAAGEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtOGzEQfa/Uf7D8XjahFGjEBkUgqkoI&#10;EFDxbLx2Ysn2uGMnm/TrO/ZeQikSUtWXXY/nfuaMz863zrKNwmjA13x6MOFMeQmN8cua/3i8+nTK&#10;WUzCN8KCVzXfqcjP5x8/nLVhpg5hBbZRyCiIj7M21HyVUphVVZQr5UQ8gKA8KTWgE4lEXFYNipai&#10;O1sdTibHVQvYBASpYqTby07J5yW+1kqmW62jSszWnGpL5Yvl+5y/1fxMzJYowsrIvgzxD1U4YTwl&#10;HUNdiiTYGs1foZyRCBF0OpDgKtDaSFV6oG6mk1fdPKxEUKUXAieGEab4/8LKm80dMtPQ7DjzwtGI&#10;7gk04ZdWsWmGpw1xRlYP4Q57KdIx97rV6PKfumDbAuluhFRtE5N0eTI5PT6eEPKSdEdfTmhmOWi1&#10;9w4Y0zcFjuVDzZGyFyTF5jqmznQwyckiWNNcGWuLkGmiLiyyjaABp22pmIL/YWV9tvWQvbqA+abK&#10;jXWtlFPaWZXtrL9XmhCh4qelkMLFfRIhpfJpSFSss5um4KPj5/cde/vsqgpPR+fD951Hj5IZfBqd&#10;nfGAbwWwY8m6sx8Q6PrOEDxDsyMyIHRbEoO8MjSTaxHTnUBaCxojrXq6pY+20NYc+hNnK8Bfb91n&#10;e2IraTlrac1qHn+uBSrO7HdPPP46PTrKe1mEwg/O8KXm+aXGr90F0KCJq1RdOZIzJjscNYJ7ohdh&#10;kbOSSnhJuWsuEw7CRerWn94UqRaLYka7GES69g9BDlPPnHvcPgkMPTETUfoGhpUUs1f87GzzPDws&#10;1gm0KeTd49rjTXtc6N+/OfmheCkXq/3LOP8NAAD//wMAUEsDBBQABgAIAAAAIQCQQtnT4QAAAA4B&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI8xT8MwEIV3JP6DdUhsrR0obZXGqQKIjQEKSzc3vsYR8TnE&#10;Thv+PdcJlpNO79279xXbyXfihENsA2nI5goEUh1sS42Gz4+X2RpETIas6QKhhh+MsC2vrwqT23Cm&#10;dzztUiM4hGJuNLiU+lzKWDv0Js5Dj8TaMQzeJF6HRtrBnDncd/JOqaX0piX+4EyPTw7rr93oNcQx&#10;6/FRTQ/7V+Vp7UJVue83rW9vpucNj2oDIuGU/i7gwsD9oeRihzCSjaLTMMsW92zVsGCui56pbAXi&#10;oGG1VCDLQv7HKH8BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA5qJKBXQCAABhBQAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAkELZ0+EAAAAOAQAA&#10;DwAAAAAAAAAAAAAAAADOBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANwFAAAAAA==&#10;" fillcolor="black [3213]" stroked="f">
+              <v:rect w14:anchorId="29B3A380" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:-7.15pt;margin-top:2pt;width:558pt;height:36pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDPslwNXgIAADsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtqGzEQfS/0H4Te67XT1ElN1sEkpBRC&#10;YuKUPCtaKRZoNepI9tr9+o60F7tpIFD6sjvS3M+c0cXlrrZsqzAYcCWfjMacKSehMu6l5D8ebz6d&#10;cxaicJWw4FTJ9yrwy/nHDxeNn6kTWIOtFDIK4sKs8SVfx+hnRRHkWtUijMArR0oNWItIR3wpKhQN&#10;Ra9tcTIeT4sGsPIIUoVAt9etks9zfK2VjPdaBxWZLTnVFvMX8/c5fYv5hZi9oPBrI7syxD9UUQvj&#10;KOkQ6lpEwTZo/gpVG4kQQMeRhLoArY1UuQfqZjJ+1c1qLbzKvRA4wQ8whf8XVt5tV36JBEPjwyyQ&#10;mLrYaazTn+pjuwzWfgBL7SKTdHk2Pp9Ox4SpJN3plzOaRkKzOHh7DPGbgpoloeRIw8gYie1tiK1p&#10;b5KSBbCmujHW5kMigLqyyLaCRhd3ky74H1bWJVsHyasNmG6KQytZinurkp11D0ozU1Hxk1xIZtkh&#10;iZBSudgnytbJTVPwwfHz+46dfXJVmYGD88n7zoNHzgwuDs61cYBvBbBDybq17xFo+04QPEO1XyJD&#10;aPkfvLwxNJNbEeJSIBGexkhLHO/poy00JYdO4mwN+Out+2RPPCQtZw0tUMnDz41AxZn97oihXyen&#10;p2nj8iHzgzM81jwfa9ymvgIa9ISeCy+zSM4YbS9qhPqJdn2RspJKOEm5Sy4j9oer2C42vRZSLRbZ&#10;jLbMi3jrVl72U0+ce9w9CfQdMSNR+g76ZROzV/xsbdM8HCw2EbTJ5D3g2uFNG5rp370m6Qk4Pmer&#10;w5s3/w0AAP//AwBQSwMEFAAGAAgAAAAhABmhambcAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;jzFPwzAUhHck/oP1kNha21DaKuSlCkhsDFBY2Nz4EUfEzyF22vDvcScYT3e6+67czb4XRxpjFxhB&#10;LxUI4ibYjluE97enxRZETIat6QMTwg9F2FWXF6UpbDjxKx33qRW5hGNhEFxKQyFlbBx5E5dhIM7e&#10;Zxi9SVmOrbSjOeVy38sbpdbSm47zgjMDPTpqvvaTR4iTHuhBzXcfz8rz1oW6dt8viNdXc30PItGc&#10;/sJwxs/oUGWmQ5jYRtEjLPTqNkcRVvnS2ddKb0AcEDZrBbIq5f8H1S8AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAz7JcDV4CAAA7BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAGaFqZtwAAAAJAQAADwAAAAAAAAAAAAAAAAC4BAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAMEFAAAAAA==&#10;" fillcolor="black [3213]" stroked="f">
                 <v:shadow on="t" color="black" opacity="22937f" origin=",.5" offset="0,.63889mm"/>
                 <w10:wrap type="through"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00D43300" w:rsidRPr="00786552">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="482CCD4B" wp14:editId="79CC885D">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-40217</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>420159</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6400800" cy="457200"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="3" name="Text Box 3"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6400800" cy="457200"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                         <a:extLst>
                           <a:ext uri="{C572A759-6A51-4108-AA02-DFA0A04FC94B}">
-                            <ma14:wrappingTextBoxFlag xmlns="" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main"/>
+                            <ma14:wrappingTextBoxFlag xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns=""/>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="3F9E8D8B" w14:textId="19C3F0E1" w:rsidR="00D43300" w:rsidRPr="00D43300" w:rsidRDefault="00D43300" w:rsidP="00D43300">
+                          <w:p w14:paraId="3F9E8D8B" w14:textId="47B4B1BC" w:rsidR="00D43300" w:rsidRPr="00D43300" w:rsidRDefault="00D43300" w:rsidP="00D43300">
                             <w:pPr>
                               <w:pStyle w:val="BasicParagraph"/>
                               <w:tabs>
                                 <w:tab w:val="left" w:pos="420"/>
                                 <w:tab w:val="left" w:leader="underscore" w:pos="6220"/>
                                 <w:tab w:val="right" w:leader="underscore" w:pos="11520"/>
                               </w:tabs>
                               <w:suppressAutoHyphens/>
                               <w:rPr>
                                 <w:rStyle w:val="IntenseQuoteChar"/>
                                 <w:sz w:val="40"/>
                                 <w:szCs w:val="40"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00137ABA">
                               <w:rPr>
                                 <w:rFonts w:ascii="Avenir-Black" w:hAnsi="Avenir-Black" w:cs="Avenir-Black"/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="30"/>
                                 <w:szCs w:val="26"/>
                                 <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:round/>
                                 </w14:textOutline>
@@ -219,112 +219,112 @@
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="30"/>
                                 <w:szCs w:val="26"/>
                                 <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:round/>
                                 </w14:textOutline>
                               </w:rPr>
                               <w:t>20</w:t>
                             </w:r>
                             <w:r w:rsidR="009E64F6">
                               <w:rPr>
                                 <w:rFonts w:ascii="Avenir-Black" w:hAnsi="Avenir-Black" w:cs="Avenir-Black"/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="30"/>
                                 <w:szCs w:val="26"/>
                                 <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:round/>
                                 </w14:textOutline>
                               </w:rPr>
                               <w:t>2</w:t>
                             </w:r>
-                            <w:r w:rsidR="001C3F39">
+                            <w:r w:rsidR="008F165D">
                               <w:rPr>
                                 <w:rFonts w:ascii="Avenir-Black" w:hAnsi="Avenir-Black" w:cs="Avenir-Black"/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="30"/>
                                 <w:szCs w:val="26"/>
                                 <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:round/>
                                 </w14:textOutline>
                               </w:rPr>
-                              <w:t>5</w:t>
+                              <w:t>6</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Avenir-Black" w:hAnsi="Avenir-Black" w:cs="Avenir-Black"/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="30"/>
                                 <w:szCs w:val="26"/>
                                 <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:round/>
                                 </w14:textOutline>
                               </w:rPr>
                               <w:t xml:space="preserve">                 </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00D43300">
                               <w:rPr>
                                 <w:rStyle w:val="IntenseQuoteChar"/>
                                 <w:sz w:val="40"/>
                                 <w:szCs w:val="40"/>
                               </w:rPr>
                               <w:t>INSTRUCTIONS</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="40A8E649" w14:textId="77777777" w:rsidR="00D43300" w:rsidRDefault="00D43300" w:rsidP="00D43300"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="482CCD4B" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Text Box 3" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:-3.15pt;margin-top:33.1pt;width:7in;height:36pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDZD1OrXgIAADQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0UWdcFdYqsRYcB&#10;RVusHXpWZKkxJosaxcTOfv0o2UmzbpcOu8g0v0Q+PursvG+d2BiMDfhKTo5KKYzXUDf+qZLfHq7e&#10;nUoRSflaOfCmklsT5fn87ZuzLszMMazA1QYFJ/Fx1oVKrojCrCiiXplWxSMIxrPRAraK+BefihpV&#10;x9lbVxyX5UnRAdYBQZsYWXs5GOU857fWaLq1NhoSrpJcG+UT87lMZzE/U7MnVGHV6LEM9Q9VtKrx&#10;fOk+1aUiJdbY/JGqbTRCBEtHGtoCrG20yT1wN5PyRTf3KxVM7oXBiWEPU/x/afXN5j7coaD+E/Q8&#10;wARIF+IssjL101ts05crFWxnCLd72ExPQrPyZFqWpyWbNNum7z/wXFKa4jk6YKTPBlqRhEoijyWj&#10;pTbXkQbXnUu6zMNV41wejfO/KTjnoDF5tmP0c8FZoq0zKcr5r8aKps51J0VmlblwKDaK+aC0Np5y&#10;yzkveycvy3e/JnD0T6FDVa8J3kfkm8HTPrhtPGBG6UXZ9fddyXbwZ6gP+k4i9ct+HOQS6i3PF2Gg&#10;fgz6quEhXKtIdwqZ6zw33l+65cM66CoJoyTFCvDn3/TJnynIVik63p1Kxh9rhUYK98UzOT9OptO0&#10;bPknE0IKPLQsDy1+3V4Aj2PCL0XQWeRgJLcTLUL7yGu+SLeySXnNd1eSduIFDRvNz4Q2i0V24vUK&#10;iq79fdApdYI3Ueyhf1QYRh4SM/gGdlumZi/oOPimSA+LNYFtMlcTwAOqI/C8mpnt4zOSdv/wP3s9&#10;P3bzXwAAAP//AwBQSwMEFAAGAAgAAAAhAMY6+yLfAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j8FOwzAQRO9I/QdrK3Fr7aaQtmk2FQJxBVEoEjc33iYR8TqK3Sb8Pe4JbrOa0czbfDfaVlyo941j&#10;hMVcgSAunWm4Qvh4f56tQfig2ejWMSH8kIddMbnJdWbcwG902YdKxBL2mUaoQ+gyKX1Zk9V+7jri&#10;6J1cb3WIZ19J0+shlttWJkql0uqG40KtO3qsqfzeny3C4eX09XmnXqsne98NblSS7UYi3k7Hhy2I&#10;QGP4C8MVP6JDEZmO7szGixZhli5jEiFNExBXX6nFCsQxquU6AVnk8v8LxS8AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEA2Q9Tq14CAAA0BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAxjr7It8AAAAKAQAADwAAAAAAAAAAAAAAAAC4BAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMQFAAAAAA==&#10;" filled="f" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="3F9E8D8B" w14:textId="19C3F0E1" w:rsidR="00D43300" w:rsidRPr="00D43300" w:rsidRDefault="00D43300" w:rsidP="00D43300">
+                    <w:p w14:paraId="3F9E8D8B" w14:textId="47B4B1BC" w:rsidR="00D43300" w:rsidRPr="00D43300" w:rsidRDefault="00D43300" w:rsidP="00D43300">
                       <w:pPr>
                         <w:pStyle w:val="BasicParagraph"/>
                         <w:tabs>
                           <w:tab w:val="left" w:pos="420"/>
                           <w:tab w:val="left" w:leader="underscore" w:pos="6220"/>
                           <w:tab w:val="right" w:leader="underscore" w:pos="11520"/>
                         </w:tabs>
                         <w:suppressAutoHyphens/>
                         <w:rPr>
                           <w:rStyle w:val="IntenseQuoteChar"/>
                           <w:sz w:val="40"/>
                           <w:szCs w:val="40"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00137ABA">
                         <w:rPr>
                           <w:rFonts w:ascii="Avenir-Black" w:hAnsi="Avenir-Black" w:cs="Avenir-Black"/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="30"/>
                           <w:szCs w:val="26"/>
                           <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:round/>
                           </w14:textOutline>
@@ -337,134 +337,134 @@
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="30"/>
                           <w:szCs w:val="26"/>
                           <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:round/>
                           </w14:textOutline>
                         </w:rPr>
                         <w:t>20</w:t>
                       </w:r>
                       <w:r w:rsidR="009E64F6">
                         <w:rPr>
                           <w:rFonts w:ascii="Avenir-Black" w:hAnsi="Avenir-Black" w:cs="Avenir-Black"/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="30"/>
                           <w:szCs w:val="26"/>
                           <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:round/>
                           </w14:textOutline>
                         </w:rPr>
                         <w:t>2</w:t>
                       </w:r>
-                      <w:r w:rsidR="001C3F39">
+                      <w:r w:rsidR="008F165D">
                         <w:rPr>
                           <w:rFonts w:ascii="Avenir-Black" w:hAnsi="Avenir-Black" w:cs="Avenir-Black"/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="30"/>
                           <w:szCs w:val="26"/>
                           <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:round/>
                           </w14:textOutline>
                         </w:rPr>
-                        <w:t>5</w:t>
+                        <w:t>6</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Avenir-Black" w:hAnsi="Avenir-Black" w:cs="Avenir-Black"/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="30"/>
                           <w:szCs w:val="26"/>
                           <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:round/>
                           </w14:textOutline>
                         </w:rPr>
                         <w:t xml:space="preserve">                 </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00D43300">
                         <w:rPr>
                           <w:rStyle w:val="IntenseQuoteChar"/>
                           <w:sz w:val="40"/>
                           <w:szCs w:val="40"/>
                         </w:rPr>
                         <w:t>INSTRUCTIONS</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="40A8E649" w14:textId="77777777" w:rsidR="00D43300" w:rsidRDefault="00D43300" w:rsidP="00D43300"/>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchory="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3651315D" w14:textId="550569D9" w:rsidR="0013400B" w:rsidRDefault="00D43300" w:rsidP="00351407">
+    <w:p w14:paraId="3651315D" w14:textId="17AAD658" w:rsidR="0013400B" w:rsidRDefault="00D43300" w:rsidP="00351407">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA5474">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>DEADLINE</w:t>
       </w:r>
       <w:r w:rsidR="00B3203C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: Applications are due by </w:t>
       </w:r>
       <w:r w:rsidR="009E64F6">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>June 30, 202</w:t>
       </w:r>
-      <w:r w:rsidR="001C3F39">
-[...4 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="008F165D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="004D2014">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="009E64F6">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> are accepted between March </w:t>
       </w:r>
       <w:r w:rsidR="00FB7893">
         <w:rPr>
           <w:sz w:val="22"/>
@@ -479,56 +479,56 @@
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B3203C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>and June 30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, 20</w:t>
       </w:r>
       <w:r w:rsidR="009E64F6">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="001C3F39">
-[...4 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="008F165D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="004D2014">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Rec</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ipients will be announced at CASA’s Annual Conference.</w:t>
       </w:r>
       <w:r w:rsidR="00905B29">
         <w:rPr>
           <w:sz w:val="22"/>
@@ -565,93 +565,124 @@
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00723387" w:rsidRPr="00723387">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Sacramento, CA 95829</w:t>
       </w:r>
       <w:r w:rsidR="00905B29">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="004D2014" w:rsidRPr="004D2014">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">PLEASE EMAIL </w:t>
+        <w:t>PLEASE EMA</w:t>
+      </w:r>
+      <w:r w:rsidR="004D2014" w:rsidRPr="0032590B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IL </w:t>
       </w:r>
       <w:hyperlink r:id="rId5" w:history="1">
-        <w:r w:rsidR="004D2014" w:rsidRPr="00B2678A">
+        <w:r w:rsidR="0032590B" w:rsidRPr="0032590B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
+            <w:color w:val="EE0000"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>registration@casurgery.org</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="004D2014">
+      <w:r w:rsidR="0032590B" w:rsidRPr="0032590B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="004D2014" w:rsidRPr="004D2014">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004D2014" w:rsidRPr="004D2014">
+        <w:t>once you mail your documents</w:t>
+      </w:r>
+      <w:r w:rsidR="004D2014">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>once you mail your documents</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004D2014">
+        <w:t xml:space="preserve">, so we are aware </w:t>
+      </w:r>
+      <w:r w:rsidR="0032590B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>, so we are aware those have been submitted</w:t>
+        <w:t>that they</w:t>
+      </w:r>
+      <w:r w:rsidR="004D2014">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> have been submitted</w:t>
       </w:r>
       <w:r w:rsidR="004D2014" w:rsidRPr="004D2014">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="004D2014">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00905B29">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Your application will be reviewed by a panel of judges, but all information will remain confidential and will not be shared without your prior permission.</w:t>
       </w:r>
@@ -1125,95 +1156,95 @@
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rStyle w:val="IntenseQuoteChar"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00770740">
         <w:rPr>
           <w:rStyle w:val="IntenseQuoteChar"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>Step 3: Submit your application</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1085D6E1" w14:textId="77777777" w:rsidR="00770740" w:rsidRDefault="00770740" w:rsidP="00770740">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="799123F7" w14:textId="2581CD9D" w:rsidR="00770740" w:rsidRPr="004D2014" w:rsidRDefault="00770740" w:rsidP="00770740">
+    <w:p w14:paraId="799123F7" w14:textId="3C053250" w:rsidR="00770740" w:rsidRPr="004D2014" w:rsidRDefault="00770740" w:rsidP="00770740">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Applications are accepted between March </w:t>
       </w:r>
       <w:r w:rsidR="00FB7893">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and June 30, 20</w:t>
       </w:r>
       <w:r w:rsidR="00834FFD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="001C3F39">
-[...4 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="008F165D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00786552">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The completed application, including supporting documents, should be mailed to CASA, </w:t>
       </w:r>
       <w:r w:rsidR="00B77E89" w:rsidRPr="00723387">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>PO Box 292698</w:t>
       </w:r>
       <w:r w:rsidR="00B77E89">
         <w:rPr>
           <w:sz w:val="22"/>
@@ -1249,83 +1280,83 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00786552">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Entries should be postmarked no later than June 30, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="00834FFD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="001C3F39">
-[...4 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="008F165D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00786552">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="004D2014">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004D2014" w:rsidRPr="004D2014">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Please email April Ligtenberg at </w:t>
       </w:r>
       <w:hyperlink r:id="rId6" w:history="1">
-        <w:r w:rsidR="004D2014" w:rsidRPr="004D2014">
+        <w:r w:rsidR="0032590B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="FF0000"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>registration@casurgery.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="004D2014" w:rsidRPr="004D2014">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to ensure we are aware of the documents being sent.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="501DBDB4" w14:textId="77777777" w:rsidR="00770740" w:rsidRDefault="00770740" w:rsidP="00770740">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
@@ -1337,64 +1368,78 @@
     </w:p>
     <w:p w14:paraId="20038FB7" w14:textId="77777777" w:rsidR="00770740" w:rsidRPr="00770740" w:rsidRDefault="00770740" w:rsidP="00770740">
       <w:pPr>
         <w:pStyle w:val="BasicParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="420"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="6220"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="11520"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rStyle w:val="IntenseQuoteChar"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00770740">
         <w:rPr>
           <w:rStyle w:val="IntenseQuoteChar"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>Questions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43AD137B" w14:textId="53780C5F" w:rsidR="00770740" w:rsidRDefault="00770740" w:rsidP="00770740">
+    <w:p w14:paraId="43AD137B" w14:textId="3FAC7255" w:rsidR="00770740" w:rsidRDefault="00770740" w:rsidP="00770740">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Please reach out to Beth LaBouyer at </w:t>
+        <w:t xml:space="preserve">Please reach out to </w:t>
+      </w:r>
+      <w:r w:rsidR="008F165D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Karen Reiter</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidRPr="006043C5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>info@casurgery.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="003124E9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> with any questions</w:t>
       </w:r>
       <w:r w:rsidR="004C7EDE">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
@@ -1502,51 +1547,51 @@
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="3">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="2">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="0C8CE2EE" w14:textId="3E5D87AD" w:rsidR="00B3203C" w:rsidRPr="004124DD" w:rsidRDefault="00B3203C" w:rsidP="00B3203C">
+                          <w:p w14:paraId="0C8CE2EE" w14:textId="1A789957" w:rsidR="00B3203C" w:rsidRPr="004124DD" w:rsidRDefault="00B3203C" w:rsidP="00B3203C">
                             <w:pPr>
                               <w:pStyle w:val="BasicParagraph"/>
                               <w:tabs>
                                 <w:tab w:val="left" w:pos="420"/>
                                 <w:tab w:val="left" w:leader="underscore" w:pos="6220"/>
                                 <w:tab w:val="right" w:leader="underscore" w:pos="11520"/>
                               </w:tabs>
                               <w:suppressAutoHyphens/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Avenir-Black" w:hAnsi="Avenir-Black" w:cs="Avenir-Black"/>
                                 <w:b/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="30"/>
                                 <w:szCs w:val="26"/>
                                 <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:round/>
                                 </w14:textOutline>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="004124DD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Avenir-Black" w:hAnsi="Avenir-Black" w:cs="Avenir-Black"/>
                                 <w:b/>
@@ -1554,95 +1599,95 @@
                                 <w:sz w:val="30"/>
                                 <w:szCs w:val="26"/>
                                 <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:round/>
                                 </w14:textOutline>
                               </w:rPr>
                               <w:t>CASA Award for ASC Excellence Application 20</w:t>
                             </w:r>
                             <w:r w:rsidR="009E64F6">
                               <w:rPr>
                                 <w:rFonts w:ascii="Avenir-Black" w:hAnsi="Avenir-Black" w:cs="Avenir-Black"/>
                                 <w:b/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="30"/>
                                 <w:szCs w:val="26"/>
                                 <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:round/>
                                 </w14:textOutline>
                               </w:rPr>
                               <w:t>2</w:t>
                             </w:r>
-                            <w:r w:rsidR="001C3F39">
+                            <w:r w:rsidR="008F165D">
                               <w:rPr>
                                 <w:rFonts w:ascii="Avenir-Black" w:hAnsi="Avenir-Black" w:cs="Avenir-Black"/>
                                 <w:b/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="30"/>
                                 <w:szCs w:val="26"/>
                                 <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:round/>
                                 </w14:textOutline>
                               </w:rPr>
-                              <w:t>5</w:t>
+                              <w:t>6</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="13EA8D72" w14:textId="77777777" w:rsidR="00B3203C" w:rsidRPr="004124DD" w:rsidRDefault="00B3203C" w:rsidP="00B3203C">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:rect w14:anchorId="36985AFC" id="Rectangle 4" o:spid="_x0000_s1027" style="position:absolute;margin-left:-4.5pt;margin-top:8.75pt;width:558pt;height:36pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCiLHpBaQIAAE0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtOGzEQfa/Uf7D8XjZJKdCIDYpAVJUQ&#10;IKDi2fHaiSWvxx072U2/vmPvJZQiIVV92R177mfO+PyirS3bKQwGXMmnRxPOlJNQGbcu+Y+n609n&#10;nIUoXCUsOFXyvQr8YvHxw3nj52oGG7CVQkZBXJg3vuSbGP28KILcqFqEI/DKkVID1iLSEddFhaKh&#10;6LUtZpPJSdEAVh5BqhDo9qpT8kWOr7WS8U7roCKzJafaYv5i/q7St1ici/kahd8Y2Zch/qGKWhhH&#10;ScdQVyIKtkXzV6jaSIQAOh5JqAvQ2kiVe6BuppNX3TxuhFe5FwIn+BGm8P/Cytvdo79HgqHxYR5I&#10;TF20Guv0p/pYm8Haj2CpNjJJl6eTs5OTCWEqSXf85ZSmkdAsDt4eQ/ymoGZJKDnSMDJGYncTYmc6&#10;mKRkAaypro21+ZAIoC4tsp2g0cV22gf/w8q6ZOsgeXUB001xaCVLcW9VsrPuQWlmKip+mgvJLDsk&#10;EVIqF4dE2Tq5aQo+On5+37G3T64qM3B0nr3vPHrkzODi6FwbB/hWADuWrDv7AYGu7wRBbFctNZ76&#10;7ie9gmp/jwyh24jg5bWhKd2IEO8F0grQYGmt4x19tIWm5NBLnG0Af711n+yJmaTlrKGVKnn4uRWo&#10;OLPfHXH26/T4OO1gPmTGcIYvNauXGretL4FGP6UHxMsskjNGO4gaoX6m7V+mrKQSTlLuksuIw+Ey&#10;dqtO74dUy2U2o73zIt64Ry8HHiQWPrXPAn1P1Ugkv4Vh/cT8FWM72zQhB8ttBG0ynRPSHa79BGhn&#10;80L070t6FF6es9XhFVz8BgAA//8DAFBLAwQUAAYACAAAACEApwX2i9sAAAAJAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3Fo7SKFpiFMFJG4coOXCzY2XOCJeh9hpw9+zPcFxZ0az&#10;b6rd4gdxwin2gTRkawUCqQ22p07D++F5VYCIyZA1QyDU8IMRdvX1VWVKG870hqd96gSXUCyNBpfS&#10;WEoZW4fexHUYkdj7DJM3ic+pk3YyZy73g7xT6l560xN/cGbEJ4ft1372GuKcjfiolvzjRXkqXGga&#10;9/2q9e3N0jyASLikvzBc8BkdamY6hplsFIOG1ZanJNY3OYiLn6kNK0cNxTYHWVfy/4L6FwAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKIsekFpAgAATQUAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKcF9ovbAAAACQEAAA8AAAAAAAAAAAAAAAAAwwQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADLBQAAAAA=&#10;" fillcolor="black [3213]" stroked="f">
                 <v:shadow on="t" color="black" opacity="22937f" origin=",.5" offset="0,.63889mm"/>
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="0C8CE2EE" w14:textId="3E5D87AD" w:rsidR="00B3203C" w:rsidRPr="004124DD" w:rsidRDefault="00B3203C" w:rsidP="00B3203C">
+                    <w:p w14:paraId="0C8CE2EE" w14:textId="1A789957" w:rsidR="00B3203C" w:rsidRPr="004124DD" w:rsidRDefault="00B3203C" w:rsidP="00B3203C">
                       <w:pPr>
                         <w:pStyle w:val="BasicParagraph"/>
                         <w:tabs>
                           <w:tab w:val="left" w:pos="420"/>
                           <w:tab w:val="left" w:leader="underscore" w:pos="6220"/>
                           <w:tab w:val="right" w:leader="underscore" w:pos="11520"/>
                         </w:tabs>
                         <w:suppressAutoHyphens/>
                         <w:rPr>
                           <w:rFonts w:ascii="Avenir-Black" w:hAnsi="Avenir-Black" w:cs="Avenir-Black"/>
                           <w:b/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="30"/>
                           <w:szCs w:val="26"/>
                           <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:round/>
                           </w14:textOutline>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="004124DD">
                         <w:rPr>
                           <w:rFonts w:ascii="Avenir-Black" w:hAnsi="Avenir-Black" w:cs="Avenir-Black"/>
                           <w:b/>
@@ -1650,64 +1695,64 @@
                           <w:sz w:val="30"/>
                           <w:szCs w:val="26"/>
                           <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:round/>
                           </w14:textOutline>
                         </w:rPr>
                         <w:t>CASA Award for ASC Excellence Application 20</w:t>
                       </w:r>
                       <w:r w:rsidR="009E64F6">
                         <w:rPr>
                           <w:rFonts w:ascii="Avenir-Black" w:hAnsi="Avenir-Black" w:cs="Avenir-Black"/>
                           <w:b/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="30"/>
                           <w:szCs w:val="26"/>
                           <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:round/>
                           </w14:textOutline>
                         </w:rPr>
                         <w:t>2</w:t>
                       </w:r>
-                      <w:r w:rsidR="001C3F39">
+                      <w:r w:rsidR="008F165D">
                         <w:rPr>
                           <w:rFonts w:ascii="Avenir-Black" w:hAnsi="Avenir-Black" w:cs="Avenir-Black"/>
                           <w:b/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="30"/>
                           <w:szCs w:val="26"/>
                           <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:round/>
                           </w14:textOutline>
                         </w:rPr>
-                        <w:t>5</w:t>
+                        <w:t>6</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="13EA8D72" w14:textId="77777777" w:rsidR="00B3203C" w:rsidRPr="004124DD" w:rsidRDefault="00B3203C" w:rsidP="00B3203C">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="through"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="001F7314" w:rsidRPr="002A5F07">
         <w:rPr>
           <w:rFonts w:cs="Avenir-Black"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
@@ -1746,50 +1791,51 @@
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">A. ASC Name </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:id w:val="314303577"/>
           <w:placeholder>
             <w:docPart w:val="ECA9FABD41544E8893EA5F72163DDCB3"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00373DAF" w:rsidRPr="002A5F07">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>Click to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="760C2963" w14:textId="77777777" w:rsidR="001F7314" w:rsidRPr="002A5F07" w:rsidRDefault="001F7314" w:rsidP="002155E7">
       <w:pPr>
         <w:pStyle w:val="BasicParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="420"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="6220"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="11520"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="420"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
@@ -1804,50 +1850,51 @@
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Address</w:t>
       </w:r>
       <w:r w:rsidR="002C4D5C" w:rsidRPr="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:id w:val="-1789042085"/>
           <w:placeholder>
             <w:docPart w:val="6026C6E7E81D4E42AE0A07C2EFD88555"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00373DAF" w:rsidRPr="002A5F07">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="4B9CA211" w14:textId="77777777" w:rsidR="00373DAF" w:rsidRPr="002A5F07" w:rsidRDefault="001F7314" w:rsidP="002155E7">
       <w:pPr>
         <w:pStyle w:val="BasicParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="420"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="6220"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="11520"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="420"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
@@ -1862,50 +1909,51 @@
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>ASC Phone</w:t>
       </w:r>
       <w:r w:rsidR="002C4D5C" w:rsidRPr="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:id w:val="108167763"/>
           <w:placeholder>
             <w:docPart w:val="67E8C579F0DC4463863ACDF5ADA31280"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00373DAF" w:rsidRPr="002A5F07">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00373DAF" w:rsidRPr="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53023D9E" w14:textId="77777777" w:rsidR="001F7314" w:rsidRPr="002A5F07" w:rsidRDefault="002155E7" w:rsidP="00373DAF">
       <w:pPr>
         <w:pStyle w:val="BasicParagraph"/>
         <w:tabs>
@@ -1936,50 +1984,51 @@
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>ebsite</w:t>
       </w:r>
       <w:r w:rsidR="002C4D5C" w:rsidRPr="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:id w:val="121734592"/>
           <w:placeholder>
             <w:docPart w:val="A130FF2AB127419AB7C0ED8D7F6321DD"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00373DAF" w:rsidRPr="002A5F07">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="1802AF44" w14:textId="77777777" w:rsidR="001F7314" w:rsidRPr="002A5F07" w:rsidRDefault="002155E7" w:rsidP="001F7314">
       <w:pPr>
         <w:pStyle w:val="BasicParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="420"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="6220"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="11520"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
@@ -2009,50 +2058,51 @@
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00786552" w:rsidRPr="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">pplication (Name) </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:id w:val="1443190024"/>
           <w:placeholder>
             <w:docPart w:val="2FE655F0E665488FBF69F259841C056E"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00373DAF" w:rsidRPr="002A5F07">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="3A0A8784" w14:textId="77777777" w:rsidR="000E4203" w:rsidRPr="002A5F07" w:rsidRDefault="001F7314" w:rsidP="00373DAF">
       <w:pPr>
         <w:pStyle w:val="BasicParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="420"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="6220"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="11520"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="420"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
@@ -2067,100 +2117,102 @@
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> Phone</w:t>
       </w:r>
       <w:r w:rsidR="002C4D5C" w:rsidRPr="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:id w:val="512263046"/>
           <w:placeholder>
             <w:docPart w:val="61FBB5F5678F4DBEA0873CE234345D26"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00373DAF" w:rsidRPr="002A5F07">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00373DAF" w:rsidRPr="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve"> E</w:t>
       </w:r>
       <w:r w:rsidR="000E4203" w:rsidRPr="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidR="002C4D5C" w:rsidRPr="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>ail</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:id w:val="-537891642"/>
           <w:placeholder>
             <w:docPart w:val="49CE4F00373F4599BDD5AE3517621A39"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00373DAF" w:rsidRPr="002A5F07">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="40FD9531" w14:textId="77777777" w:rsidR="001F7314" w:rsidRPr="002A5F07" w:rsidRDefault="002155E7" w:rsidP="000E4203">
       <w:pPr>
         <w:pStyle w:val="BasicParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="420"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="6220"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="11520"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
@@ -2182,50 +2234,51 @@
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>. Year center was founded</w:t>
       </w:r>
       <w:r w:rsidR="002C4D5C" w:rsidRPr="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:id w:val="-966739477"/>
           <w:placeholder>
             <w:docPart w:val="158929FDA1F645DBBEB5B2C0402F21F5"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="002A5F07">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="5B514227" w14:textId="77777777" w:rsidR="002C4D5C" w:rsidRPr="002A5F07" w:rsidRDefault="002155E7" w:rsidP="002C4D5C">
       <w:pPr>
         <w:pStyle w:val="BasicParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="420"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="6220"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="11520"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
@@ -2255,50 +2308,51 @@
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Brief bio on your center’s history</w:t>
       </w:r>
       <w:r w:rsidR="00DC3B7E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:id w:val="1587800390"/>
           <w:placeholder>
             <w:docPart w:val="88DEACDC4CA04D8B85D1A333E70CBFCF"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="002A5F07">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="5763CBB3" w14:textId="77777777" w:rsidR="00B3203C" w:rsidRPr="002A5F07" w:rsidRDefault="00B3203C" w:rsidP="001F7314">
       <w:pPr>
         <w:pStyle w:val="BasicParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="420"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="6220"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="11520"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
@@ -2432,50 +2486,51 @@
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>B. Year of Initial CASA Membership without subsequent membership lapses</w:t>
       </w:r>
       <w:r w:rsidR="00236CA1" w:rsidRPr="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:id w:val="298502386"/>
           <w:placeholder>
             <w:docPart w:val="3FEBF86FA4514DE3B088732A09CA5866"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00786552" w:rsidRPr="002A5F07">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="03483849" w14:textId="77777777" w:rsidR="001F7314" w:rsidRPr="002A5F07" w:rsidRDefault="001F7314" w:rsidP="001F7314">
       <w:pPr>
         <w:pStyle w:val="BasicParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="420"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="6220"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="11520"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
@@ -2488,50 +2543,51 @@
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>C. Centers recruited to join CASA</w:t>
       </w:r>
       <w:r w:rsidR="00236CA1" w:rsidRPr="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:id w:val="-2075498333"/>
           <w:placeholder>
             <w:docPart w:val="3FEBF86FA4514DE3B088732A09CA5866"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="008A042A" w:rsidRPr="002A5F07">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="04A3F5C8" w14:textId="77777777" w:rsidR="008A042A" w:rsidRPr="002A5F07" w:rsidRDefault="001F7314" w:rsidP="008A042A">
       <w:pPr>
         <w:pStyle w:val="BasicParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="420"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="6220"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="11520"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
@@ -2545,182 +2601,186 @@
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>D. Current ASC Accreditation</w:t>
       </w:r>
       <w:r w:rsidR="00236CA1" w:rsidRPr="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:id w:val="2012105704"/>
           <w:placeholder>
             <w:docPart w:val="3FEBF86FA4514DE3B088732A09CA5866"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00EB59D9" w:rsidRPr="002A5F07">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00A70882" w:rsidRPr="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Years Accredited</w:t>
       </w:r>
       <w:r w:rsidR="00A70882" w:rsidRPr="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:id w:val="-2052990339"/>
           <w:placeholder>
             <w:docPart w:val="3FEBF86FA4514DE3B088732A09CA5866"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00A70882" w:rsidRPr="002A5F07">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="2118A20C" w14:textId="77777777" w:rsidR="00360C85" w:rsidRPr="002A5F07" w:rsidRDefault="00360C85" w:rsidP="00C44782">
       <w:pPr>
         <w:pStyle w:val="BasicParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="420"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="6220"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="11520"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">E. Is your center Medicare Certified? </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:id w:val="-1451466555"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="002A5F07">
             <w:rPr>
               <w:rFonts w:ascii="MS Mincho" w:eastAsia="MS Mincho" w:hAnsi="MS Mincho" w:cs="MS Mincho" w:hint="eastAsia"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> Yes </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:id w:val="764426294"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="002A5F07">
             <w:rPr>
               <w:rFonts w:ascii="MS Mincho" w:eastAsia="MS Mincho" w:hAnsi="MS Mincho" w:cs="MS Mincho" w:hint="eastAsia"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> No</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="490D6D28" w14:textId="0BC5EED9" w:rsidR="00A22A51" w:rsidRPr="002A5F07" w:rsidRDefault="0093627F" w:rsidP="00C44782">
       <w:pPr>
         <w:pStyle w:val="BasicParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="420"/>
@@ -2813,50 +2873,51 @@
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00A22A51" w:rsidRPr="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:id w:val="-399596263"/>
           <w:placeholder>
             <w:docPart w:val="3FEBF86FA4514DE3B088732A09CA5866"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00C44782" w:rsidRPr="002A5F07">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="23217B13" w14:textId="77777777" w:rsidR="00B3203C" w:rsidRPr="002A5F07" w:rsidRDefault="00B3203C" w:rsidP="001F7314">
       <w:pPr>
         <w:pStyle w:val="BasicParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="420"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="6220"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="11520"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Black"/>
           <w:sz w:val="21"/>
@@ -2942,88 +3003,88 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="420"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="6220"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="11520"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-MediumOblique"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>and financial contributions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22A230A5" w14:textId="41FD7484" w:rsidR="001F7314" w:rsidRPr="002A5F07" w:rsidRDefault="001F7314" w:rsidP="001F7314">
+    <w:p w14:paraId="22A230A5" w14:textId="3FBD8E8D" w:rsidR="001F7314" w:rsidRPr="002A5F07" w:rsidRDefault="001F7314" w:rsidP="001F7314">
       <w:pPr>
         <w:pStyle w:val="BasicParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="420"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="6220"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="11520"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">A. Legislative tours conducted at facility in </w:t>
       </w:r>
       <w:r w:rsidR="00FB7893">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="001C3F39">
-[...5 lines deleted...]
-        <w:t>4</w:t>
+      <w:r w:rsidR="008F165D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>5</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4330F206" w14:textId="77777777" w:rsidR="00A70882" w:rsidRPr="002A5F07" w:rsidRDefault="0093627F" w:rsidP="001F7314">
       <w:pPr>
         <w:pStyle w:val="BasicParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="420"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="6220"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="11520"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -3034,50 +3095,51 @@
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Representative</w:t>
       </w:r>
       <w:r w:rsidR="005A5601" w:rsidRPr="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:id w:val="1068466182"/>
           <w:placeholder>
             <w:docPart w:val="3FEBF86FA4514DE3B088732A09CA5866"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00A70882" w:rsidRPr="002A5F07">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="005A5601" w:rsidRPr="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001F7314" w:rsidRPr="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
@@ -3086,135 +3148,138 @@
       </w:r>
       <w:r w:rsidR="00A70882" w:rsidRPr="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:id w:val="-1498338243"/>
           <w:showingPlcHdr/>
           <w:date>
             <w:dateFormat w:val="M/d/yyyy"/>
             <w:lid w:val="en-US"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00A70882" w:rsidRPr="002A5F07">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>Click here to enter a date.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="005A5601" w:rsidRPr="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="005A5601" w:rsidRPr="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Representative </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:id w:val="-338929123"/>
           <w:placeholder>
             <w:docPart w:val="3FEBF86FA4514DE3B088732A09CA5866"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00A70882" w:rsidRPr="002A5F07">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="005A5601" w:rsidRPr="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Date</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:id w:val="-1207098596"/>
           <w:showingPlcHdr/>
           <w:date>
             <w:dateFormat w:val="M/d/yyyy"/>
             <w:lid w:val="en-US"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00A70882" w:rsidRPr="002A5F07">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>Click here to enter a date.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="47C19FFA" w14:textId="77777777" w:rsidR="00A70882" w:rsidRPr="002A5F07" w:rsidRDefault="0093627F" w:rsidP="001F7314">
       <w:pPr>
         <w:pStyle w:val="BasicParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="420"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="6220"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="11520"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
@@ -3228,339 +3293,326 @@
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="005A5601" w:rsidRPr="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Representative </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:id w:val="93608975"/>
           <w:placeholder>
             <w:docPart w:val="3FEBF86FA4514DE3B088732A09CA5866"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00A70882" w:rsidRPr="002A5F07">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="005A5601" w:rsidRPr="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> Date</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:id w:val="-1168241506"/>
           <w:showingPlcHdr/>
           <w:date>
             <w:dateFormat w:val="M/d/yyyy"/>
             <w:lid w:val="en-US"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00A70882" w:rsidRPr="002A5F07">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>Click here to enter a date.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="6A2324D1" w14:textId="48CC2BB4" w:rsidR="00EB59D9" w:rsidRPr="002A5F07" w:rsidRDefault="001F7314" w:rsidP="001F7314">
+    <w:p w14:paraId="6A2324D1" w14:textId="6DF2AB69" w:rsidR="00EB59D9" w:rsidRPr="002A5F07" w:rsidRDefault="001F7314" w:rsidP="001F7314">
       <w:pPr>
         <w:pStyle w:val="BasicParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="420"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="6220"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="11520"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">B. CASA PAC </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> in </w:t>
+        <w:t xml:space="preserve">B. CASA PAC participation in </w:t>
       </w:r>
       <w:r w:rsidR="00FB7893">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="001C3F39">
-[...5 lines deleted...]
-        <w:t>4</w:t>
+      <w:r w:rsidR="008F165D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="003322B2" w:rsidRPr="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:id w:val="-590552418"/>
           <w:placeholder>
             <w:docPart w:val="3FEBF86FA4514DE3B088732A09CA5866"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00EB59D9" w:rsidRPr="002A5F07">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="61484E73" w14:textId="596244D2" w:rsidR="00EB59D9" w:rsidRPr="002A5F07" w:rsidRDefault="001F7314" w:rsidP="001F7314">
+    <w:p w14:paraId="61484E73" w14:textId="455443E1" w:rsidR="00EB59D9" w:rsidRPr="002A5F07" w:rsidRDefault="001F7314" w:rsidP="001F7314">
       <w:pPr>
         <w:pStyle w:val="BasicParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="420"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="6220"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="11520"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">C. CASA Issues PAC participation in </w:t>
       </w:r>
       <w:r w:rsidR="009E64F6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="00FB7893">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="001C3F39">
-[...5 lines deleted...]
-        <w:t>4</w:t>
+      <w:r w:rsidR="008F165D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="005F1ABA" w:rsidRPr="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:id w:val="-1449311569"/>
           <w:placeholder>
             <w:docPart w:val="3FEBF86FA4514DE3B088732A09CA5866"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00EB59D9" w:rsidRPr="002A5F07">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="2DF67A87" w14:textId="08C0A2FA" w:rsidR="001F7314" w:rsidRPr="002A5F07" w:rsidRDefault="001F7314" w:rsidP="001F7314">
+    <w:p w14:paraId="2DF67A87" w14:textId="07B755FB" w:rsidR="001F7314" w:rsidRPr="002A5F07" w:rsidRDefault="001F7314" w:rsidP="001F7314">
       <w:pPr>
         <w:pStyle w:val="BasicParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="420"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="6220"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="11520"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">D. CASA Advocacy Fund participation in </w:t>
       </w:r>
       <w:r w:rsidR="009E64F6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="00FB7893">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="001C3F39">
-[...5 lines deleted...]
-        <w:t>4</w:t>
+      <w:r w:rsidR="008F165D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="005F1ABA" w:rsidRPr="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:id w:val="-601574152"/>
           <w:placeholder>
             <w:docPart w:val="3FEBF86FA4514DE3B088732A09CA5866"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00A70882" w:rsidRPr="002A5F07">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="63C76455" w14:textId="77777777" w:rsidR="001F7314" w:rsidRPr="002A5F07" w:rsidRDefault="001F7314" w:rsidP="001F7314">
       <w:pPr>
         <w:pStyle w:val="BasicParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="420"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="6220"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="11520"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
@@ -3574,50 +3626,51 @@
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>E. Center representative participation at DC “Fly-In” Name</w:t>
       </w:r>
       <w:r w:rsidR="005F1ABA" w:rsidRPr="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:id w:val="-791747260"/>
           <w:placeholder>
             <w:docPart w:val="3FEBF86FA4514DE3B088732A09CA5866"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00A70882" w:rsidRPr="002A5F07">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="7361022B" w14:textId="77777777" w:rsidR="001F7314" w:rsidRPr="002A5F07" w:rsidRDefault="001F7314" w:rsidP="001F7314">
       <w:pPr>
         <w:pStyle w:val="BasicParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="420"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="5220"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="8820"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="11540"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
@@ -3635,99 +3688,101 @@
       </w:r>
       <w:r w:rsidR="005F1ABA" w:rsidRPr="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:id w:val="-1108894271"/>
           <w:showingPlcHdr/>
           <w:date>
             <w:dateFormat w:val="M/d/yyyy"/>
             <w:lid w:val="en-US"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00A70882" w:rsidRPr="002A5F07">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>Click here to enter a date.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="005F1ABA" w:rsidRPr="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Place</w:t>
       </w:r>
       <w:r w:rsidR="005F1ABA" w:rsidRPr="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:id w:val="-1812791682"/>
           <w:placeholder>
             <w:docPart w:val="3FEBF86FA4514DE3B088732A09CA5866"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00A70882" w:rsidRPr="002A5F07">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="000E4203" w:rsidRPr="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="002A5F07" w:rsidRPr="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
@@ -3741,50 +3796,51 @@
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Official</w:t>
       </w:r>
       <w:r w:rsidR="005F1ABA" w:rsidRPr="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:id w:val="1141080590"/>
           <w:placeholder>
             <w:docPart w:val="3FEBF86FA4514DE3B088732A09CA5866"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00A70882" w:rsidRPr="002A5F07">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-MediumOblique"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>(Provide Marketing Materials)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B9D1E09" w14:textId="77777777" w:rsidR="001F7314" w:rsidRPr="002A5F07" w:rsidRDefault="001F7314" w:rsidP="001F7314">
       <w:pPr>
@@ -3812,140 +3868,143 @@
       </w:r>
       <w:r w:rsidR="005F1ABA" w:rsidRPr="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Date </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:id w:val="-849875076"/>
           <w:showingPlcHdr/>
           <w:date>
             <w:dateFormat w:val="M/d/yyyy"/>
             <w:lid w:val="en-US"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00A70882" w:rsidRPr="002A5F07">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>Click here to enter a date.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00A70882" w:rsidRPr="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005F1ABA" w:rsidRPr="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Place </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:id w:val="1499456912"/>
           <w:placeholder>
             <w:docPart w:val="3FEBF86FA4514DE3B088732A09CA5866"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0046171B" w:rsidRPr="002A5F07">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00751115" w:rsidRPr="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="002A5F07" w:rsidRPr="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidR="005F1ABA" w:rsidRPr="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Official </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:id w:val="1968081888"/>
           <w:placeholder>
             <w:docPart w:val="3FEBF86FA4514DE3B088732A09CA5866"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0046171B" w:rsidRPr="002A5F07">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="05962733" w14:textId="77777777" w:rsidR="005F1ABA" w:rsidRPr="002A5F07" w:rsidRDefault="001F7314" w:rsidP="00B6694B">
       <w:pPr>
         <w:pStyle w:val="BasicParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="420"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="6220"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="11520"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
@@ -3959,50 +4018,51 @@
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>H. Advocates on behalf of industry through letters and communication</w:t>
       </w:r>
       <w:r w:rsidR="005F1ABA" w:rsidRPr="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:id w:val="1253246329"/>
           <w:placeholder>
             <w:docPart w:val="3FEBF86FA4514DE3B088732A09CA5866"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B6694B" w:rsidRPr="002A5F07">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="6C6A809A" w14:textId="77777777" w:rsidR="00B6694B" w:rsidRPr="002A5F07" w:rsidRDefault="001F7314" w:rsidP="00B6694B">
       <w:pPr>
         <w:pStyle w:val="BasicParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="420"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="6220"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="11520"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
@@ -4088,50 +4148,51 @@
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="005F1ABA" w:rsidRPr="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:id w:val="74251899"/>
           <w:placeholder>
             <w:docPart w:val="3FEBF86FA4514DE3B088732A09CA5866"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B6694B" w:rsidRPr="002A5F07">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="4CD4932C" w14:textId="77777777" w:rsidR="005F1ABA" w:rsidRPr="002A5F07" w:rsidRDefault="005F1ABA" w:rsidP="005F1ABA">
       <w:pPr>
         <w:pStyle w:val="BasicParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="420"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="6220"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="11520"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Black"/>
           <w:sz w:val="21"/>
@@ -4216,380 +4277,386 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="420"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="6220"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="11520"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-MediumOblique"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Facility drives transparency and clinical quality in the ASC through facility benchmarking and public reporting and superior performance of important metrics including outcomes, pricing and patient satisfaction.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="757123C2" w14:textId="649A3B71" w:rsidR="001F7314" w:rsidRPr="002A5F07" w:rsidRDefault="001F7314" w:rsidP="001F7314">
+    <w:p w14:paraId="757123C2" w14:textId="11273CC9" w:rsidR="001F7314" w:rsidRPr="002A5F07" w:rsidRDefault="001F7314" w:rsidP="001F7314">
       <w:pPr>
         <w:pStyle w:val="BasicParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="420"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="6220"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="11520"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">A. Participation in CASA Benchmarking </w:t>
       </w:r>
       <w:r w:rsidR="009E64F6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="00FB7893">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="001C3F39">
-[...5 lines deleted...]
-        <w:t>4</w:t>
+      <w:r w:rsidR="003A2686">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="005F1ABA" w:rsidRPr="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:id w:val="-927573212"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B6694B" w:rsidRPr="002A5F07">
             <w:rPr>
               <w:rFonts w:ascii="MS Mincho" w:eastAsia="MS Mincho" w:hAnsi="MS Mincho" w:cs="MS Mincho" w:hint="eastAsia"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="005F1ABA" w:rsidRPr="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">t quarter </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:id w:val="691035955"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B6694B" w:rsidRPr="002A5F07">
             <w:rPr>
               <w:rFonts w:ascii="MS Mincho" w:eastAsia="MS Mincho" w:hAnsi="MS Mincho" w:cs="MS Mincho" w:hint="eastAsia"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00B6694B" w:rsidRPr="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>2nd quarter</w:t>
       </w:r>
       <w:r w:rsidR="005F1ABA" w:rsidRPr="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:id w:val="-408614548"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B6694B" w:rsidRPr="002A5F07">
             <w:rPr>
               <w:rFonts w:ascii="MS Mincho" w:eastAsia="MS Mincho" w:hAnsi="MS Mincho" w:cs="MS Mincho" w:hint="eastAsia"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00B6694B" w:rsidRPr="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">3rd quarter </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:id w:val="-2051669316"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B6694B" w:rsidRPr="002A5F07">
             <w:rPr>
               <w:rFonts w:ascii="MS Mincho" w:eastAsia="MS Mincho" w:hAnsi="MS Mincho" w:cs="MS Mincho" w:hint="eastAsia"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>4th quarter</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1075C6D6" w14:textId="432F36C8" w:rsidR="001F7314" w:rsidRPr="002A5F07" w:rsidRDefault="001F7314" w:rsidP="001F7314">
+    <w:p w14:paraId="1075C6D6" w14:textId="091F325D" w:rsidR="001F7314" w:rsidRPr="002A5F07" w:rsidRDefault="001F7314" w:rsidP="001F7314">
       <w:pPr>
         <w:pStyle w:val="BasicParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="420"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="6220"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="11520"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">B. Participation in CASA Salary Survey </w:t>
       </w:r>
       <w:r w:rsidR="009E64F6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="00FB7893">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="001C3F39">
-[...5 lines deleted...]
-        <w:t>4</w:t>
+      <w:r w:rsidR="003A2686">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:id w:val="-1305936426"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00F66CE6">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Avenir-Medium" w:hint="eastAsia"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00F66CE6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> yes </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:id w:val="-463038258"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00F66CE6">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Avenir-Medium" w:hint="eastAsia"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00F66CE6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> no</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1159AEE0" w14:textId="77777777" w:rsidR="00B6694B" w:rsidRPr="002A5F07" w:rsidRDefault="001F7314" w:rsidP="001F7314">
       <w:pPr>
         <w:pStyle w:val="BasicParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="420"/>
@@ -4603,190 +4670,193 @@
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">C. Participation in Medicare Outcomes Reporting </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:id w:val="-1026011165"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00F66CE6">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Avenir-Medium" w:hint="eastAsia"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00F66CE6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> yes </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:id w:val="-1284580990"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00F66CE6">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Avenir-Medium" w:hint="eastAsia"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00F66CE6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> no</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38968484" w14:textId="1D7E426A" w:rsidR="001F7314" w:rsidRPr="001C3F39" w:rsidRDefault="001F7314" w:rsidP="001F7314">
+    <w:p w14:paraId="38968484" w14:textId="6B0822D9" w:rsidR="001F7314" w:rsidRPr="001C3F39" w:rsidRDefault="001F7314" w:rsidP="001F7314">
       <w:pPr>
         <w:pStyle w:val="BasicParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="420"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="6220"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="11520"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">D. Participation in additional Outcomes Research in </w:t>
       </w:r>
       <w:r w:rsidR="009E64F6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="00FA5474">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="001C3F39">
-[...5 lines deleted...]
-        <w:t>3</w:t>
+      <w:r w:rsidR="003A2686">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00FB7893">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>/202</w:t>
       </w:r>
-      <w:r w:rsidR="001C3F39">
-[...5 lines deleted...]
-        <w:t>4</w:t>
+      <w:r w:rsidR="003A2686">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="008145B3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:id w:val="1251468884"/>
           <w:placeholder>
             <w:docPart w:val="3FEBF86FA4514DE3B088732A09CA5866"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="008145B3" w:rsidRPr="004F43F7">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-MediumOblique"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C3F39">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-MediumOblique"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
@@ -4819,78 +4889,79 @@
       <w:r w:rsidR="004C7EDE" w:rsidRPr="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>programs</w:t>
       </w:r>
       <w:r w:rsidR="004C7EDE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>. (</w:t>
       </w:r>
       <w:r w:rsidR="00610F0C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Provide detailed examples)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58CF4FEF" w14:textId="06A1AD2C" w:rsidR="001F7314" w:rsidRPr="002A5F07" w:rsidRDefault="00000000" w:rsidP="001F7314">
+    <w:p w14:paraId="58CF4FEF" w14:textId="06A1AD2C" w:rsidR="001F7314" w:rsidRPr="002A5F07" w:rsidRDefault="001820BE" w:rsidP="001F7314">
       <w:pPr>
         <w:pStyle w:val="BasicParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="420"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="6220"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="11520"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:id w:val="-1642490656"/>
           <w:placeholder>
             <w:docPart w:val="3FEBF86FA4514DE3B088732A09CA5866"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="008145B3" w:rsidRPr="004F43F7">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="243A5C05" w14:textId="77777777" w:rsidR="005F1ABA" w:rsidRPr="002A5F07" w:rsidRDefault="001F7314" w:rsidP="00B6694B">
       <w:pPr>
         <w:pStyle w:val="BasicParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="420"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="6220"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="11520"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
@@ -4972,50 +5043,51 @@
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="005F1ABA" w:rsidRPr="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:id w:val="-1386416649"/>
           <w:placeholder>
             <w:docPart w:val="3FEBF86FA4514DE3B088732A09CA5866"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B6694B" w:rsidRPr="002A5F07">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="6DE8E2BD" w14:textId="77777777" w:rsidR="001F7314" w:rsidRPr="002A5F07" w:rsidRDefault="001F7314" w:rsidP="005F1ABA">
       <w:pPr>
         <w:pStyle w:val="BasicParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="420"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="6220"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="11520"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
@@ -5088,160 +5160,162 @@
         <w:t>Facility ensures clinical best practices, operational efficiency and regulatory compliance through ongoing patient,</w:t>
       </w:r>
       <w:r w:rsidR="00A1430C" w:rsidRPr="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-MediumOblique"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-MediumOblique"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>staff and physician education.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10B39965" w14:textId="52A504A7" w:rsidR="001F7314" w:rsidRPr="002A5F07" w:rsidRDefault="001F7314" w:rsidP="002317B5">
+    <w:p w14:paraId="10B39965" w14:textId="20939EE7" w:rsidR="001F7314" w:rsidRPr="002A5F07" w:rsidRDefault="001F7314" w:rsidP="002317B5">
       <w:pPr>
         <w:pStyle w:val="BasicParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="420"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="6220"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="11520"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">A. Center representative at CASA Infection Prevention Training </w:t>
       </w:r>
       <w:r w:rsidR="009E64F6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="00FB7893">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="001C3F39">
-[...5 lines deleted...]
-        <w:t>4</w:t>
+      <w:r w:rsidR="003A2686">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:id w:val="-1200392542"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B6694B" w:rsidRPr="002A5F07">
             <w:rPr>
               <w:rFonts w:ascii="MS Mincho" w:eastAsia="MS Mincho" w:hAnsi="MS Mincho" w:cs="MS Mincho" w:hint="eastAsia"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00B6694B" w:rsidRPr="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">yes </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:id w:val="1470171642"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B6694B" w:rsidRPr="002A5F07">
             <w:rPr>
               <w:rFonts w:ascii="MS Mincho" w:eastAsia="MS Mincho" w:hAnsi="MS Mincho" w:cs="MS Mincho" w:hint="eastAsia"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00B6694B" w:rsidRPr="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
@@ -5271,99 +5345,101 @@
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidR="001F7314" w:rsidRPr="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">. Is your ASC Administrator CASC certified? </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:id w:val="816761623"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B6694B" w:rsidRPr="002A5F07">
             <w:rPr>
               <w:rFonts w:ascii="MS Mincho" w:eastAsia="MS Mincho" w:hAnsi="MS Mincho" w:cs="MS Mincho" w:hint="eastAsia"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00B6694B" w:rsidRPr="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001F7314" w:rsidRPr="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>yes</w:t>
       </w:r>
       <w:r w:rsidR="00B6694B" w:rsidRPr="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:id w:val="955146887"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B6694B" w:rsidRPr="002A5F07">
             <w:rPr>
               <w:rFonts w:ascii="MS Mincho" w:eastAsia="MS Mincho" w:hAnsi="MS Mincho" w:cs="MS Mincho" w:hint="eastAsia"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="001F7314" w:rsidRPr="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00751115" w:rsidRPr="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
@@ -5401,50 +5477,51 @@
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>ame</w:t>
       </w:r>
       <w:r w:rsidR="00360C85" w:rsidRPr="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:id w:val="825169433"/>
           <w:placeholder>
             <w:docPart w:val="3FEBF86FA4514DE3B088732A09CA5866"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00360C85" w:rsidRPr="002A5F07">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="744D86DF" w14:textId="05552AB7" w:rsidR="001F7314" w:rsidRPr="002A5F07" w:rsidRDefault="0093627F" w:rsidP="001F7314">
       <w:pPr>
         <w:pStyle w:val="BasicParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="420"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="6220"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="11520"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-MediumOblique"/>
           <w:i/>
@@ -5591,50 +5668,51 @@
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="008A7D25" w:rsidRPr="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:id w:val="2078625307"/>
           <w:placeholder>
             <w:docPart w:val="3FEBF86FA4514DE3B088732A09CA5866"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00360C85" w:rsidRPr="002A5F07">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="66DC5680" w14:textId="77777777" w:rsidR="001F7314" w:rsidRPr="002A5F07" w:rsidRDefault="001F7314" w:rsidP="001F7314">
       <w:pPr>
         <w:pStyle w:val="BasicParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="420"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="6220"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="11520"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
@@ -5817,141 +5895,144 @@
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="006D4A99" w:rsidRPr="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:id w:val="-365142732"/>
           <w:placeholder>
             <w:docPart w:val="3FEBF86FA4514DE3B088732A09CA5866"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="006D4A99" w:rsidRPr="002A5F07">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="34120284" w14:textId="77777777" w:rsidR="001F7314" w:rsidRPr="002A5F07" w:rsidRDefault="001F7314" w:rsidP="001F7314">
       <w:pPr>
         <w:pStyle w:val="BasicParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="420"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="6220"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="11520"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">B. ASC is a member of your local Chamber of Commerce </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:id w:val="1806037236"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="006D4A99" w:rsidRPr="002A5F07">
             <w:rPr>
               <w:rFonts w:ascii="MS Mincho" w:eastAsia="MS Mincho" w:hAnsi="MS Mincho" w:cs="MS Mincho" w:hint="eastAsia"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="009543E3" w:rsidRPr="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">yes </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:id w:val="1844662132"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="006D4A99" w:rsidRPr="002A5F07">
             <w:rPr>
               <w:rFonts w:ascii="MS Mincho" w:eastAsia="MS Mincho" w:hAnsi="MS Mincho" w:cs="MS Mincho" w:hint="eastAsia"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="009543E3" w:rsidRPr="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
@@ -6031,50 +6112,51 @@
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="009543E3" w:rsidRPr="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:id w:val="-790209093"/>
           <w:placeholder>
             <w:docPart w:val="3FEBF86FA4514DE3B088732A09CA5866"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="006D4A99" w:rsidRPr="002A5F07">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="763672B2" w14:textId="77777777" w:rsidR="00751115" w:rsidRPr="002A5F07" w:rsidRDefault="00751115" w:rsidP="001F7314">
       <w:pPr>
         <w:pStyle w:val="BasicParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="420"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="6220"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="11520"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Black"/>
           <w:b/>
@@ -6133,51 +6215,51 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="420"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="6220"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="11520"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-MediumOblique"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Facility demonstrates a commitment to the ASC industry by actively serving in the association.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E1EC714" w14:textId="4D391348" w:rsidR="001F7314" w:rsidRPr="002A5F07" w:rsidRDefault="001F7314" w:rsidP="001F7314">
+    <w:p w14:paraId="2E1EC714" w14:textId="77549C05" w:rsidR="001F7314" w:rsidRPr="002A5F07" w:rsidRDefault="001F7314" w:rsidP="001F7314">
       <w:pPr>
         <w:pStyle w:val="BasicParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="420"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="6220"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="11520"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Facility voting </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="002A5F07">
         <w:rPr>
@@ -6190,121 +6272,123 @@
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> or designee attended CASA </w:t>
       </w:r>
       <w:r w:rsidR="009E64F6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="00FB7893">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="001C3F39">
-[...5 lines deleted...]
-        <w:t>4</w:t>
+      <w:r w:rsidR="003A2686">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> Business meeting</w:t>
       </w:r>
       <w:r w:rsidR="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:id w:val="-1016074796"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="006D4A99" w:rsidRPr="002A5F07">
             <w:rPr>
               <w:rFonts w:ascii="MS Mincho" w:eastAsia="MS Mincho" w:hAnsi="MS Mincho" w:cs="MS Mincho" w:hint="eastAsia"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> yes</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:id w:val="-1331819294"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="006D4A99" w:rsidRPr="002A5F07">
             <w:rPr>
               <w:rFonts w:ascii="MS Mincho" w:eastAsia="MS Mincho" w:hAnsi="MS Mincho" w:cs="MS Mincho" w:hint="eastAsia"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> no</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DC81185" w14:textId="77777777" w:rsidR="009543E3" w:rsidRPr="002A5F07" w:rsidRDefault="001F7314" w:rsidP="001F7314">
       <w:pPr>
         <w:pStyle w:val="BasicParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="420"/>
@@ -6313,51 +6397,51 @@
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>A member of your facility participated as a volunteer on a CASA Co</w:t>
       </w:r>
       <w:r w:rsidR="009543E3" w:rsidRPr="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>mmittee and/or volunteered at a</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F55118E" w14:textId="690E3092" w:rsidR="001F7314" w:rsidRPr="002A5F07" w:rsidRDefault="001F7314" w:rsidP="001F7314">
+    <w:p w14:paraId="2F55118E" w14:textId="025E193A" w:rsidR="001F7314" w:rsidRPr="002A5F07" w:rsidRDefault="001F7314" w:rsidP="001F7314">
       <w:pPr>
         <w:pStyle w:val="BasicParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="420"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="6220"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="11520"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>CASA Event</w:t>
       </w:r>
       <w:r w:rsidR="009543E3" w:rsidRPr="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
@@ -6368,57 +6452,57 @@
       </w:r>
       <w:r w:rsidR="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">in </w:t>
       </w:r>
       <w:r w:rsidR="009E64F6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="00FA5474">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="001C3F39">
-[...5 lines deleted...]
-        <w:t>4</w:t>
+      <w:r w:rsidR="003A2686">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D8F4056" w14:textId="77777777" w:rsidR="001F7314" w:rsidRPr="002A5F07" w:rsidRDefault="001F7314" w:rsidP="001F7314">
       <w:pPr>
         <w:pStyle w:val="BasicParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="420"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="6220"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="11520"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
@@ -6437,50 +6521,51 @@
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006D4A99" w:rsidRPr="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:id w:val="-2016910902"/>
           <w:placeholder>
             <w:docPart w:val="3FEBF86FA4514DE3B088732A09CA5866"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="006D4A99" w:rsidRPr="002A5F07">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00786552" w:rsidRPr="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00751115" w:rsidRPr="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
@@ -6494,315 +6579,329 @@
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="00786552" w:rsidRPr="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:id w:val="1119886111"/>
           <w:placeholder>
             <w:docPart w:val="3FEBF86FA4514DE3B088732A09CA5866"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00786552" w:rsidRPr="002A5F07">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="2BA41596" w14:textId="77777777" w:rsidR="009543E3" w:rsidRPr="002A5F07" w:rsidRDefault="009543E3" w:rsidP="009543E3">
       <w:pPr>
         <w:pStyle w:val="BasicParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="420"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="6220"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="11520"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Name </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:id w:val="-1183121122"/>
           <w:placeholder>
             <w:docPart w:val="3FEBF86FA4514DE3B088732A09CA5866"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00786552" w:rsidRPr="002A5F07">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00786552" w:rsidRPr="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Committee/Event </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:id w:val="-390890465"/>
           <w:placeholder>
             <w:docPart w:val="3FEBF86FA4514DE3B088732A09CA5866"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00786552" w:rsidRPr="002A5F07">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="50DCD629" w14:textId="77777777" w:rsidR="009543E3" w:rsidRPr="002A5F07" w:rsidRDefault="009543E3" w:rsidP="009543E3">
       <w:pPr>
         <w:pStyle w:val="BasicParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="420"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="6220"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="11520"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Name </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:id w:val="-538895673"/>
           <w:placeholder>
             <w:docPart w:val="3FEBF86FA4514DE3B088732A09CA5866"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00786552" w:rsidRPr="002A5F07">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00786552" w:rsidRPr="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002A5F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Committee/Event </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:id w:val="897480492"/>
           <w:placeholder>
             <w:docPart w:val="3FEBF86FA4514DE3B088732A09CA5866"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00786552" w:rsidRPr="002A5F07">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="4310C55A" w14:textId="77777777" w:rsidR="00124D26" w:rsidRPr="00786552" w:rsidRDefault="00124D26" w:rsidP="009543E3">
       <w:pPr>
         <w:pStyle w:val="BasicParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="420"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="6220"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="11520"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir-Medium"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="756FDB18" w14:textId="77777777" w:rsidR="00124D26" w:rsidRPr="00786552" w:rsidRDefault="00124D26" w:rsidP="00124D26">
       <w:pPr>
         <w:pStyle w:val="Pa0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir Medium"/>
           <w:b/>
           <w:color w:val="221E1F"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00786552">
         <w:rPr>
           <w:rStyle w:val="A3"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>Submit your application and supporting documents to:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F3519E8" w14:textId="04201028" w:rsidR="00A80079" w:rsidRPr="00786552" w:rsidRDefault="00124D26" w:rsidP="00A818E6">
+    <w:p w14:paraId="5F3519E8" w14:textId="718900F4" w:rsidR="00A80079" w:rsidRPr="00786552" w:rsidRDefault="00D924F0" w:rsidP="00A818E6">
       <w:pPr>
         <w:pStyle w:val="Pa0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00786552">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="A3"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir Black"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Beth LaBouyer, CASA Executive Director</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A818E6">
+        <w:t>Karen Reiter</w:t>
+      </w:r>
+      <w:r w:rsidR="00124D26" w:rsidRPr="00786552">
         <w:rPr>
           <w:rStyle w:val="A3"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir Black"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t>, CASA Executive Director</w:t>
+      </w:r>
+      <w:r w:rsidR="00A818E6">
+        <w:rPr>
+          <w:rStyle w:val="A3"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir Black"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A818E6" w:rsidRPr="00786552">
         <w:rPr>
           <w:rStyle w:val="A3"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">| </w:t>
       </w:r>
-      <w:r w:rsidRPr="00786552">
+      <w:r w:rsidR="00124D26" w:rsidRPr="00786552">
         <w:rPr>
           <w:rStyle w:val="A3"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">CASA | </w:t>
       </w:r>
       <w:r w:rsidR="001628A7" w:rsidRPr="001628A7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir Medium"/>
           <w:b/>
           <w:color w:val="221E1F"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PO Box </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="001628A7" w:rsidRPr="001628A7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Avenir Medium"/>
           <w:b/>
           <w:color w:val="221E1F"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -6900,67 +6999,67 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Avenir Medium">
+    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="5000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009B" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Avenir-Black">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Avenir-Medium">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
@@ -7260,109 +7359,114 @@
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D06773"/>
     <w:rsid w:val="000924BE"/>
     <w:rsid w:val="000E4203"/>
     <w:rsid w:val="00124D26"/>
     <w:rsid w:val="0013400B"/>
     <w:rsid w:val="00137ABA"/>
     <w:rsid w:val="001628A7"/>
     <w:rsid w:val="0017634D"/>
     <w:rsid w:val="001C3F39"/>
     <w:rsid w:val="001F7314"/>
     <w:rsid w:val="002155E7"/>
     <w:rsid w:val="002317B5"/>
     <w:rsid w:val="00236CA1"/>
     <w:rsid w:val="00250AC0"/>
     <w:rsid w:val="00267F00"/>
     <w:rsid w:val="002A4A7B"/>
     <w:rsid w:val="002A5F07"/>
     <w:rsid w:val="002C4D5C"/>
     <w:rsid w:val="0030585C"/>
     <w:rsid w:val="003124E9"/>
+    <w:rsid w:val="0032590B"/>
     <w:rsid w:val="003322B2"/>
     <w:rsid w:val="00336249"/>
     <w:rsid w:val="00351407"/>
     <w:rsid w:val="00360C85"/>
     <w:rsid w:val="00373DAF"/>
+    <w:rsid w:val="003A2686"/>
     <w:rsid w:val="003B21E4"/>
     <w:rsid w:val="004124DD"/>
     <w:rsid w:val="0046171B"/>
     <w:rsid w:val="004C7EDE"/>
     <w:rsid w:val="004D2014"/>
     <w:rsid w:val="00570456"/>
     <w:rsid w:val="005A5601"/>
     <w:rsid w:val="005F1ABA"/>
     <w:rsid w:val="00606106"/>
     <w:rsid w:val="00610F0C"/>
     <w:rsid w:val="006800C6"/>
     <w:rsid w:val="006C6DAD"/>
     <w:rsid w:val="006D4A99"/>
     <w:rsid w:val="006E3699"/>
     <w:rsid w:val="006E6DF3"/>
     <w:rsid w:val="00723387"/>
     <w:rsid w:val="00751115"/>
     <w:rsid w:val="00770740"/>
     <w:rsid w:val="007836AD"/>
     <w:rsid w:val="00786552"/>
     <w:rsid w:val="007C4996"/>
     <w:rsid w:val="007E50F7"/>
     <w:rsid w:val="008145B3"/>
     <w:rsid w:val="00827615"/>
     <w:rsid w:val="00834FFD"/>
     <w:rsid w:val="008A042A"/>
     <w:rsid w:val="008A7D25"/>
     <w:rsid w:val="008C7FEF"/>
+    <w:rsid w:val="008F165D"/>
     <w:rsid w:val="00905B29"/>
     <w:rsid w:val="0093627F"/>
     <w:rsid w:val="009543E3"/>
     <w:rsid w:val="009E64F6"/>
     <w:rsid w:val="00A1430C"/>
     <w:rsid w:val="00A22A51"/>
     <w:rsid w:val="00A53BF8"/>
     <w:rsid w:val="00A567E7"/>
     <w:rsid w:val="00A70882"/>
     <w:rsid w:val="00A75C0D"/>
     <w:rsid w:val="00A80079"/>
     <w:rsid w:val="00A818E6"/>
     <w:rsid w:val="00B3203C"/>
     <w:rsid w:val="00B6694B"/>
     <w:rsid w:val="00B77E89"/>
     <w:rsid w:val="00C15C47"/>
     <w:rsid w:val="00C44782"/>
     <w:rsid w:val="00C554BE"/>
     <w:rsid w:val="00CC4A10"/>
     <w:rsid w:val="00D06773"/>
     <w:rsid w:val="00D43300"/>
     <w:rsid w:val="00D73BCF"/>
+    <w:rsid w:val="00D924F0"/>
     <w:rsid w:val="00DB0B7A"/>
     <w:rsid w:val="00DC3B7E"/>
     <w:rsid w:val="00E62073"/>
     <w:rsid w:val="00EB59D9"/>
+    <w:rsid w:val="00EF1B94"/>
     <w:rsid w:val="00F66CE6"/>
     <w:rsid w:val="00FA5474"/>
     <w:rsid w:val="00FB7893"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef m:val="0"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapRight/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="subSup"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
@@ -8401,67 +8505,67 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Avenir Medium">
+    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="5000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009B" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Avenir-Black">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Avenir-Medium">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
@@ -8519,66 +8623,68 @@
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009D4A9F"/>
     <w:rsid w:val="00026F4C"/>
     <w:rsid w:val="0013179D"/>
     <w:rsid w:val="00267F00"/>
     <w:rsid w:val="0032086D"/>
     <w:rsid w:val="00331AA9"/>
     <w:rsid w:val="004551BB"/>
     <w:rsid w:val="004913EA"/>
     <w:rsid w:val="004B2599"/>
+    <w:rsid w:val="004F3C68"/>
     <w:rsid w:val="005E3889"/>
     <w:rsid w:val="005E7209"/>
     <w:rsid w:val="00600464"/>
     <w:rsid w:val="00601742"/>
     <w:rsid w:val="00635D0C"/>
     <w:rsid w:val="00696821"/>
     <w:rsid w:val="007F3CAE"/>
     <w:rsid w:val="008F5B83"/>
     <w:rsid w:val="00926941"/>
     <w:rsid w:val="009B4B06"/>
     <w:rsid w:val="009D4A9F"/>
     <w:rsid w:val="00B07954"/>
     <w:rsid w:val="00C554BE"/>
     <w:rsid w:val="00CA4477"/>
     <w:rsid w:val="00E62073"/>
     <w:rsid w:val="00EB159C"/>
+    <w:rsid w:val="00EF1B94"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
@@ -9352,77 +9458,77 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>ASC Excellence Award Application.al.docx</Template>
+  <Template>ASC Excellence Award Application.al.docx.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1165</Words>
-  <Characters>6303</Characters>
+  <Words>1090</Words>
+  <Characters>6740</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>137</Lines>
-  <Paragraphs>83</Paragraphs>
+  <Lines>112</Lines>
+  <Paragraphs>57</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Randol Graphics</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7432</CharactersWithSpaces>
+  <CharactersWithSpaces>7773</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>adligtenberg</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>b6cac475c10a84c19ccd989b7628148f9823e02c4d2df092801bd8c61853ab53</vt:lpwstr>
   </property>
 </Properties>
 </file>